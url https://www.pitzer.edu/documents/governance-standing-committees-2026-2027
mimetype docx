--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -99,97 +99,97 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00B2234D">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B2234D">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC4B0DF" w14:textId="27B3DD63" w:rsidR="00A93B94" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1FC4B0DF" w14:textId="6FC91BBB" w:rsidR="00A93B94" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="226" w:lineRule="exact"/>
         <w:ind w:left="941"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>Updated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B2234D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
-        <w:t>June</w:t>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>ly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00776757">
+      <w:r w:rsidR="00EA3DCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...5 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C2203F" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00A93B94">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -5775,50 +5775,149 @@
             <w:r w:rsidRPr="00D866FE">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00067575">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, non-voting </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="038DC02E" w14:textId="77777777" w:rsidR="007413BE" w:rsidRPr="00D866FE" w:rsidRDefault="007413BE" w:rsidP="007413BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E27DCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aimme Real</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E27DCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assistant Dean </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D866FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Students, CLSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7012605A" w14:textId="77777777" w:rsidR="007413BE" w:rsidRDefault="007413BE" w:rsidP="007413BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D866FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dr. Latreace Cox, Associate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B78B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dean of Students, OBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39FE4EEA" w14:textId="77777777" w:rsidR="007413BE" w:rsidRPr="0075404E" w:rsidRDefault="007413BE" w:rsidP="007413BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075404E">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominique 'Nikki' Acosta, Director for CAPAS </w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="65BDB052" w14:textId="77777777" w:rsidR="008F3A88" w:rsidRPr="008F3A88" w:rsidRDefault="008F3A88" w:rsidP="008F3A88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F3A88">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jannie Gilson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008F3A88">
@@ -5924,147 +6023,58 @@
             <w:r w:rsidR="001256D0">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003B4E5A">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001778D4">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ex-officio voting member</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D0351C1" w14:textId="27BA7496" w:rsidR="00A93B94" w:rsidRPr="00D866FE" w:rsidRDefault="00E27DCA" w:rsidP="00D866FE">
-[...95 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6285BEF1" w14:textId="77777777" w:rsidR="00551C50" w:rsidRDefault="00551C50" w:rsidP="006B78B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="0EF4CC61" w14:textId="1CE70A6E" w:rsidR="001778D4" w:rsidRPr="00D866FE" w:rsidRDefault="001778D4" w:rsidP="008F3A88">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A6C45AC" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00A93B94">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B9ACAE" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00A93B94">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="73"/>
@@ -8264,126 +8274,174 @@
               <w:t>TBD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BD930BD" w14:textId="21FD0FCA" w:rsidR="0048101D" w:rsidRPr="00544628" w:rsidRDefault="00000000" w:rsidP="00544628">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00544628">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff Council </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="058931C1" w14:textId="77777777" w:rsidR="0048101D" w:rsidRPr="00544628" w:rsidRDefault="00000000" w:rsidP="00544628">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="058931C1" w14:textId="32D827D9" w:rsidR="0048101D" w:rsidRPr="00544628" w:rsidRDefault="00412F4D" w:rsidP="00544628">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00412F4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Michal Wisniowski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00315120" w:rsidRPr="00544628">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pitzer College Art Galleries </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F322456" w14:textId="625F20B2" w:rsidR="00A93B94" w:rsidRPr="00544628" w:rsidRDefault="00F01E7D" w:rsidP="00544628">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F01E7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stacy Elliott and Jill Hawthorne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00544628">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pitzer College Art Galleries </w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>Pitzer College Archives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC5B3DC" w14:textId="4DD20D16" w:rsidR="00661141" w:rsidRDefault="00731D3E" w:rsidP="00544628">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731D3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Victoria Callahan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00661141" w:rsidRPr="00544628">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Residence Life</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F132008" w14:textId="54FFE851" w:rsidR="006114C3" w:rsidRDefault="009F0F19" w:rsidP="00544628">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F0F19">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gris Gomez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00544628">
-              <w:rPr>
-[...48 lines deleted...]
-            <w:r w:rsidR="00000000" w:rsidRPr="00544628">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Facilities &amp; Campus Services</w:t>
             </w:r>
             <w:r w:rsidR="00661141">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, non-voting</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31A8BA28" w14:textId="243B377F" w:rsidR="00A93B94" w:rsidRPr="00544628" w:rsidRDefault="00A93B94" w:rsidP="00544628">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9590,83 +9648,108 @@
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TBD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63879EA9" w14:textId="77777777" w:rsidR="00D42B4A" w:rsidRPr="0075404E" w:rsidRDefault="00000000" w:rsidP="0075404E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075404E">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominique 'Nikki' Acosta, Director for CAPAS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DFFD4F3" w14:textId="1E0C939D" w:rsidR="00A93B94" w:rsidRPr="0075404E" w:rsidRDefault="00000000" w:rsidP="0075404E">
+          <w:p w14:paraId="5DFFD4F3" w14:textId="1E0C939D" w:rsidR="00A93B94" w:rsidRDefault="00000000" w:rsidP="0075404E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075404E">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tasmia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0075404E">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Moosani</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0075404E">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Assoc. Dean of Student Success</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DCFBC8" w14:textId="6128CC1C" w:rsidR="00C9258D" w:rsidRPr="0075404E" w:rsidRDefault="00C9258D" w:rsidP="0075404E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9258D">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Marcus Gomez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Office of Admissions Rep</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A995920" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRPr="0075404E" w:rsidRDefault="00000000" w:rsidP="0075404E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075404E">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lydia Middleton Dean of Students, OBSA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27FCFB37" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRPr="0075404E" w:rsidRDefault="00000000" w:rsidP="0075404E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10462,282 +10545,268 @@
               <w:ind w:left="119"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Administrators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A93B94" w:rsidRPr="006A7BB8" w14:paraId="4BE333D3" w14:textId="77777777" w:rsidTr="000B3C6A">
         <w:trPr>
           <w:trHeight w:val="1485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42478850" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRPr="006A7BB8" w:rsidRDefault="00000000" w:rsidP="006A7BB8">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7D799698" w14:textId="0318C567" w:rsidR="0052373C" w:rsidRPr="00141834" w:rsidRDefault="0052373C" w:rsidP="0052373C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t>Guillermo Douglass-Jaimes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42478850" w14:textId="1FCEE238" w:rsidR="00A93B94" w:rsidRPr="00141834" w:rsidRDefault="00000000" w:rsidP="0052373C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chair, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE766A" w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interim </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t>RRC Director</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D452AD2" w14:textId="44B3FE59" w:rsidR="00A93B94" w:rsidRPr="00141834" w:rsidRDefault="00000000" w:rsidP="0052373C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t>Veronica Vriesman</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E6C0811" w14:textId="655B3006" w:rsidR="006A7BB8" w:rsidRDefault="00000000" w:rsidP="006A7BB8">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4E6C0811" w14:textId="655B3006" w:rsidR="006A7BB8" w:rsidRPr="00141834" w:rsidRDefault="00000000" w:rsidP="0052373C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t xml:space="preserve">Jo Ann Wang </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7188983F" w14:textId="5323CDBE" w:rsidR="00A93B94" w:rsidRPr="006A7BB8" w:rsidRDefault="00000000" w:rsidP="006A7BB8">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7188983F" w14:textId="5323CDBE" w:rsidR="00A93B94" w:rsidRPr="00141834" w:rsidRDefault="00000000" w:rsidP="0052373C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t>Lisa Han</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28657383" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="000B3C6A" w:rsidP="006A7BB8">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="28657383" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRPr="00141834" w:rsidRDefault="000B3C6A" w:rsidP="006A7BB8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t>Wilbur Moffitt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2045A08D" w14:textId="16E247BA" w:rsidR="000B3C6A" w:rsidRPr="006A7BB8" w:rsidRDefault="001268FD" w:rsidP="006A7BB8">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2045A08D" w14:textId="4B5ABEF5" w:rsidR="000B3C6A" w:rsidRPr="00141834" w:rsidRDefault="001268FD" w:rsidP="006A7BB8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="001268FD">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t>Zurayna</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001268FD">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001268FD">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t>Fatima</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2CF7D9" w14:textId="7E77C4F1" w:rsidR="00A93B94" w:rsidRPr="006A7BB8" w:rsidRDefault="00000000" w:rsidP="006A7BB8">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="27F55CD7" w14:textId="04C17EF5" w:rsidR="00FA1E42" w:rsidRPr="00141834" w:rsidRDefault="00000000" w:rsidP="00FA1E42">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t>Staff Council</w:t>
             </w:r>
-            <w:r w:rsidR="00D90B86">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D90B86" w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004F1572">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004F1572" w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
               </w:rPr>
               <w:t>TBD</w:t>
             </w:r>
+            <w:r w:rsidR="00FA1E42" w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00087061" w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angélica </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1E42" w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t>Gonzalez-Apple, RRC Staff Rep</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2CF7D9" w14:textId="7E77C4F1" w:rsidR="00FA1E42" w:rsidRPr="00141834" w:rsidRDefault="00FA1E42" w:rsidP="006A7BB8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51368CBE" w14:textId="620AAA52" w:rsidR="0012004C" w:rsidRPr="0012004C" w:rsidRDefault="0012004C" w:rsidP="0012004C">
-[...54 lines deleted...]
-              <w:t>AVP of Facilities</w:t>
+          <w:p w14:paraId="6DDC7FB0" w14:textId="453B4B89" w:rsidR="00814791" w:rsidRPr="00141834" w:rsidRDefault="00814791" w:rsidP="00141834">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t xml:space="preserve">James Pasillas, </w:t>
+            </w:r>
+            <w:r w:rsidR="0012004C" w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IT </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t>Rep</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A2D0345" w14:textId="60B72A3E" w:rsidR="00A93B94" w:rsidRPr="00141834" w:rsidRDefault="0012004C" w:rsidP="00141834">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141834">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+              </w:rPr>
+              <w:t>Patrice Langevin, AVP of Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6648039C" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRPr="006A7BB8" w:rsidRDefault="00A93B94" w:rsidP="006A7BB8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73BF6F54" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00A93B94">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="81"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -10992,66 +11061,75 @@
               <w:t>Erich Steinman-Chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5950A870" w14:textId="14DC6C2B" w:rsidR="00425A09" w:rsidRPr="00D03221" w:rsidRDefault="00425A09" w:rsidP="00D03221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03221">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aylin Metzel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D7571E4" w14:textId="7C242D29" w:rsidR="00A93B94" w:rsidRPr="007C169E" w:rsidRDefault="00425A09" w:rsidP="00D03221">
+          <w:p w14:paraId="604D7CD4" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00425A09" w:rsidP="00D03221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D03221">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sam Hanson</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3D7571E4" w14:textId="6AB629F4" w:rsidR="00891808" w:rsidRPr="007C169E" w:rsidRDefault="00891808" w:rsidP="00D03221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2746" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71729D07" w14:textId="5991774E" w:rsidR="00E76E2A" w:rsidRPr="00A70FBD" w:rsidRDefault="00000000" w:rsidP="00A70FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A70FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Karey Fuhs, S</w:t>
             </w:r>
             <w:r w:rsidR="00E76E2A" w:rsidRPr="00A70FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
@@ -11088,182 +11166,191 @@
           <w:p w14:paraId="5D9EFC29" w14:textId="0AEA93A1" w:rsidR="00A93B94" w:rsidRPr="00A70FBD" w:rsidRDefault="00000000" w:rsidP="00A70FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A70FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Regina Range, Director of PZ Programs</w:t>
             </w:r>
             <w:r w:rsidR="00A70FBD" w:rsidRPr="00A70FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ex officio voting member</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12200572" w14:textId="1A289F58" w:rsidR="0099582C" w:rsidRPr="0099582C" w:rsidRDefault="0099582C" w:rsidP="0099582C">
-[...13 lines deleted...]
-              <w:t>Nikki Acosta</w:t>
+          <w:p w14:paraId="3770C2BE" w14:textId="77777777" w:rsidR="00A70FBD" w:rsidRDefault="000A445F" w:rsidP="00A70FBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A445F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Michael Tocydlowski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="0099582C">
-[...15 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="000A445F">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Michael Tocydlowski</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t>Asst V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="000A445F">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Asst V</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> for Admission and Financial Aid</w:t>
             </w:r>
             <w:r w:rsidR="00A70FBD" w:rsidRPr="00A70FBD">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ex officio non-voting member</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C68F484" w14:textId="6216668C" w:rsidR="00EC18FA" w:rsidRPr="007C169E" w:rsidRDefault="00EC18FA" w:rsidP="00A70FBD">
+          <w:p w14:paraId="754E52B6" w14:textId="77777777" w:rsidR="00EC18FA" w:rsidRDefault="00EC18FA" w:rsidP="00A70FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC18FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Jamie Francis and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC18FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sayjal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC18FA">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Waddy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ex-officio members</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="544438D9" w14:textId="77777777" w:rsidR="001F4836" w:rsidRPr="001F4836" w:rsidRDefault="00E616E5" w:rsidP="001F4836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dean of Students Rep</w:t>
+            </w:r>
+            <w:r w:rsidR="001F4836">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001F4836" w:rsidRPr="001F4836">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CAPAS Director Nikki Acosta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C68F484" w14:textId="5845B9BE" w:rsidR="00E616E5" w:rsidRPr="007C169E" w:rsidRDefault="00E616E5" w:rsidP="00A70FBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2751" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF71DC6" w14:textId="542DE7E0" w:rsidR="00A93B94" w:rsidRDefault="003510F6" w:rsidP="007C169E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C169E">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
@@ -11940,58 +12027,84 @@
             <w:r w:rsidRPr="001C720D">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Berenice Lopez</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="001C720D">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assistant Director of Student Engagement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B69B356" w14:textId="2E689278" w:rsidR="00D75869" w:rsidRPr="00D75869" w:rsidRDefault="00D75869" w:rsidP="00D75869">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4B69B356" w14:textId="59F18360" w:rsidR="00D75869" w:rsidRPr="00D75869" w:rsidRDefault="00033341" w:rsidP="00D75869">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elizabeth Gonzalez, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DoF</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Staff Support</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1037BB57" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00A93B94">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A93B94">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="840" w:right="360" w:bottom="580" w:left="360" w:header="577" w:footer="397" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451AB7EB" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="180"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_TOC_250002"/>
       <w:r>
         <w:rPr>
@@ -15753,82 +15866,229 @@
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlos Alvarez </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52516B17" w14:textId="77777777" w:rsidR="004713D9" w:rsidRDefault="004713D9" w:rsidP="004713D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004713D9">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Melissa Burrows </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35C12BBC" w14:textId="30589B7A" w:rsidR="004713D9" w:rsidRPr="004713D9" w:rsidRDefault="004713D9" w:rsidP="004713D9">
+          <w:p w14:paraId="3EB60E61" w14:textId="57C4BF29" w:rsidR="00DF4736" w:rsidRPr="00DF4736" w:rsidRDefault="004713D9" w:rsidP="00DF4736">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004713D9">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kevin Bishop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A97E1B5" w14:textId="4A1D2AB4" w:rsidR="004713D9" w:rsidRPr="004713D9" w:rsidRDefault="004F1572" w:rsidP="004713D9">
-[...13 lines deleted...]
-              <w:t>TBD</w:t>
+          <w:p w14:paraId="695265E5" w14:textId="31E67B23" w:rsidR="00DF4736" w:rsidRPr="00DF4736" w:rsidRDefault="00DF4736" w:rsidP="00DF4736">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dominique Nikki Acosta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428D0515" w14:textId="33C52920" w:rsidR="00DF4736" w:rsidRPr="00DF4736" w:rsidRDefault="00DF4736" w:rsidP="00DF4736">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jack Contrera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3708D590" w14:textId="2DC772A3" w:rsidR="00DF4736" w:rsidRPr="00DF4736" w:rsidRDefault="00DF4736" w:rsidP="00DF4736">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chris Castaneda</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F5D478" w14:textId="5785B207" w:rsidR="00DF4736" w:rsidRPr="00DF4736" w:rsidRDefault="00DF4736" w:rsidP="00DF4736">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Noosha</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Malek</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F645BBC" w14:textId="3F86B383" w:rsidR="00DF4736" w:rsidRPr="00DF4736" w:rsidRDefault="00DF4736" w:rsidP="00DF4736">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tasmia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Moosani</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="681FFDC2" w14:textId="24DC8CC0" w:rsidR="00DF4736" w:rsidRPr="00DF4736" w:rsidRDefault="00DF4736" w:rsidP="00DF4736">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Karina Ruiz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54EBEE77" w14:textId="4318999A" w:rsidR="00DF4736" w:rsidRPr="00DF4736" w:rsidRDefault="00DF4736" w:rsidP="00DF4736">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bianca Rojo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BDAFAC" w14:textId="77777777" w:rsidR="00DF4736" w:rsidRPr="00DF4736" w:rsidRDefault="00DF4736" w:rsidP="00DF4736">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF4736">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FCAEA07" w14:textId="5F4BE917" w:rsidR="00A93B94" w:rsidRPr="00370303" w:rsidRDefault="00A93B94" w:rsidP="004713D9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="111" w:right="3583"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782C629E" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00A93B94">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -17689,92 +17949,108 @@
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Member</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A93B94" w14:paraId="64C90635" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39220E3D" w14:textId="77777777" w:rsidR="009B053A" w:rsidRDefault="009B053A" w:rsidP="00815677">
+          <w:p w14:paraId="39220E3D" w14:textId="453903AE" w:rsidR="009B053A" w:rsidRDefault="009B053A" w:rsidP="00815677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B053A">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Brent </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009B053A">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Armendinger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-          <w:p w14:paraId="12265CF6" w14:textId="70C10E6F" w:rsidR="00A93B94" w:rsidRPr="00815677" w:rsidRDefault="009B053A" w:rsidP="00815677">
+            <w:r w:rsidR="00CB770B">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (S)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12265CF6" w14:textId="51D7E22E" w:rsidR="00A93B94" w:rsidRPr="00815677" w:rsidRDefault="009B053A" w:rsidP="00815677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B053A">
               <w:rPr>
                 <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ruti Talmor</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB770B">
+              <w:rPr>
+                <w:rFonts w:ascii="Trajan" w:hAnsi="Trajan"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (F)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F000BFA" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00A93B94">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A93B94">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="840" w:right="360" w:bottom="580" w:left="360" w:header="577" w:footer="397" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FD83ECE" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="401" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:rPr>
@@ -19853,58 +20129,58 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="75"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>7C’s</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A93B94">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="840" w:right="360" w:bottom="580" w:left="360" w:header="577" w:footer="397" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EDCF9CA" w14:textId="77777777" w:rsidR="00A31F39" w:rsidRDefault="00A31F39">
+    <w:p w14:paraId="0AB0E811" w14:textId="77777777" w:rsidR="00CD4DC2" w:rsidRDefault="00CD4DC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70D483C1" w14:textId="77777777" w:rsidR="00A31F39" w:rsidRDefault="00A31F39">
+    <w:p w14:paraId="4BCD5C9D" w14:textId="77777777" w:rsidR="00CD4DC2" w:rsidRDefault="00CD4DC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -20457,58 +20733,58 @@
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-2"/>
                         <w:w w:val="75"/>
                         <w:sz w:val="24"/>
                         <w:u w:val="thick"/>
                       </w:rPr>
                       <w:t>CONTENTS</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15E5D91F" w14:textId="77777777" w:rsidR="00A31F39" w:rsidRDefault="00A31F39">
+    <w:p w14:paraId="57CE4F39" w14:textId="77777777" w:rsidR="00CD4DC2" w:rsidRDefault="00CD4DC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50D2F38F" w14:textId="77777777" w:rsidR="00A31F39" w:rsidRDefault="00A31F39">
+    <w:p w14:paraId="53332ED4" w14:textId="77777777" w:rsidR="00CD4DC2" w:rsidRDefault="00CD4DC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F355FF9" w14:textId="77777777" w:rsidR="00A93B94" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487102976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A1DDF2A" wp14:editId="7707209A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
@@ -21583,269 +21859,310 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="429786327">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="277416743">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1454864067">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="946471393">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A93B94"/>
     <w:rsid w:val="00016563"/>
     <w:rsid w:val="000225CB"/>
+    <w:rsid w:val="00033341"/>
     <w:rsid w:val="00046184"/>
     <w:rsid w:val="00067575"/>
     <w:rsid w:val="00071726"/>
     <w:rsid w:val="000778B1"/>
+    <w:rsid w:val="00087061"/>
     <w:rsid w:val="000A445F"/>
     <w:rsid w:val="000B3C6A"/>
     <w:rsid w:val="000C19FB"/>
     <w:rsid w:val="000C6CCA"/>
     <w:rsid w:val="000E09DA"/>
     <w:rsid w:val="0010209E"/>
     <w:rsid w:val="00103D1D"/>
     <w:rsid w:val="001139D3"/>
+    <w:rsid w:val="00116223"/>
     <w:rsid w:val="00117189"/>
     <w:rsid w:val="0012004C"/>
     <w:rsid w:val="001256D0"/>
     <w:rsid w:val="001268FD"/>
     <w:rsid w:val="00137037"/>
     <w:rsid w:val="00137D0E"/>
+    <w:rsid w:val="00141834"/>
     <w:rsid w:val="001778D4"/>
     <w:rsid w:val="00192F39"/>
     <w:rsid w:val="001949B1"/>
     <w:rsid w:val="00195D89"/>
     <w:rsid w:val="001A2E75"/>
     <w:rsid w:val="001B3E10"/>
     <w:rsid w:val="001C720D"/>
+    <w:rsid w:val="001F4836"/>
     <w:rsid w:val="001F713E"/>
     <w:rsid w:val="00254498"/>
     <w:rsid w:val="00270943"/>
     <w:rsid w:val="0027682D"/>
     <w:rsid w:val="002A7F4E"/>
     <w:rsid w:val="002B6329"/>
+    <w:rsid w:val="002D607D"/>
     <w:rsid w:val="002E4B3B"/>
     <w:rsid w:val="002F58E3"/>
+    <w:rsid w:val="00306582"/>
+    <w:rsid w:val="003115F6"/>
+    <w:rsid w:val="00314274"/>
     <w:rsid w:val="0031496F"/>
+    <w:rsid w:val="00315120"/>
     <w:rsid w:val="00336879"/>
     <w:rsid w:val="00343314"/>
     <w:rsid w:val="003510F6"/>
     <w:rsid w:val="003636F5"/>
     <w:rsid w:val="00370303"/>
     <w:rsid w:val="00373A74"/>
     <w:rsid w:val="00380674"/>
+    <w:rsid w:val="003A305C"/>
     <w:rsid w:val="003A739E"/>
     <w:rsid w:val="003B04E4"/>
     <w:rsid w:val="003B4E5A"/>
     <w:rsid w:val="003C4A1C"/>
     <w:rsid w:val="003D0C4D"/>
     <w:rsid w:val="003F27EA"/>
     <w:rsid w:val="003F2D17"/>
     <w:rsid w:val="00403A6F"/>
     <w:rsid w:val="004113FB"/>
+    <w:rsid w:val="00412F4D"/>
     <w:rsid w:val="004239AB"/>
     <w:rsid w:val="00425A09"/>
     <w:rsid w:val="00435EF4"/>
     <w:rsid w:val="004467E0"/>
     <w:rsid w:val="004569D9"/>
     <w:rsid w:val="004713D9"/>
     <w:rsid w:val="0048101D"/>
     <w:rsid w:val="004972B0"/>
     <w:rsid w:val="004A0FF3"/>
     <w:rsid w:val="004A7E03"/>
     <w:rsid w:val="004C3CE0"/>
     <w:rsid w:val="004C7FDF"/>
     <w:rsid w:val="004D0EF7"/>
     <w:rsid w:val="004F1572"/>
     <w:rsid w:val="00506CFC"/>
     <w:rsid w:val="005075E7"/>
     <w:rsid w:val="00510C44"/>
     <w:rsid w:val="00516458"/>
+    <w:rsid w:val="0052373C"/>
     <w:rsid w:val="005242EC"/>
     <w:rsid w:val="00544628"/>
+    <w:rsid w:val="00551C50"/>
     <w:rsid w:val="00570846"/>
     <w:rsid w:val="00572E84"/>
     <w:rsid w:val="00575C8D"/>
+    <w:rsid w:val="005A2FA3"/>
+    <w:rsid w:val="005A46AA"/>
     <w:rsid w:val="005E3948"/>
+    <w:rsid w:val="005F052E"/>
     <w:rsid w:val="005F459A"/>
     <w:rsid w:val="0060140B"/>
     <w:rsid w:val="00605C2E"/>
     <w:rsid w:val="006114C3"/>
     <w:rsid w:val="00634FCD"/>
     <w:rsid w:val="006425FE"/>
     <w:rsid w:val="00661141"/>
+    <w:rsid w:val="0068313F"/>
     <w:rsid w:val="006A7BB8"/>
     <w:rsid w:val="006B3E38"/>
     <w:rsid w:val="006B78B3"/>
     <w:rsid w:val="006C1AEB"/>
     <w:rsid w:val="006C1EA5"/>
     <w:rsid w:val="006C2F63"/>
     <w:rsid w:val="006F0970"/>
+    <w:rsid w:val="00731D3E"/>
+    <w:rsid w:val="007413BE"/>
+    <w:rsid w:val="007422D3"/>
     <w:rsid w:val="00746AD1"/>
     <w:rsid w:val="0075404E"/>
     <w:rsid w:val="00766615"/>
     <w:rsid w:val="00776757"/>
     <w:rsid w:val="007934DA"/>
     <w:rsid w:val="0079388F"/>
     <w:rsid w:val="007B2B72"/>
     <w:rsid w:val="007C169E"/>
     <w:rsid w:val="007E0A94"/>
     <w:rsid w:val="007E1467"/>
     <w:rsid w:val="007F68E4"/>
     <w:rsid w:val="00804631"/>
     <w:rsid w:val="00811C30"/>
+    <w:rsid w:val="00814791"/>
     <w:rsid w:val="00815677"/>
+    <w:rsid w:val="00841F13"/>
+    <w:rsid w:val="008465DD"/>
     <w:rsid w:val="00850234"/>
     <w:rsid w:val="008742E3"/>
+    <w:rsid w:val="00891808"/>
     <w:rsid w:val="00894DAD"/>
     <w:rsid w:val="008967AA"/>
     <w:rsid w:val="008A0761"/>
     <w:rsid w:val="008B03F7"/>
+    <w:rsid w:val="008B0E16"/>
     <w:rsid w:val="008C6F5D"/>
     <w:rsid w:val="008D60C5"/>
     <w:rsid w:val="008E5F5A"/>
     <w:rsid w:val="008F3A88"/>
     <w:rsid w:val="009156E1"/>
     <w:rsid w:val="00923C7B"/>
     <w:rsid w:val="009327CD"/>
     <w:rsid w:val="009429D4"/>
     <w:rsid w:val="00952831"/>
     <w:rsid w:val="0095680C"/>
     <w:rsid w:val="0099582C"/>
     <w:rsid w:val="009A5E01"/>
     <w:rsid w:val="009B053A"/>
     <w:rsid w:val="009B4F3E"/>
     <w:rsid w:val="009B6BB8"/>
     <w:rsid w:val="009C6FE1"/>
     <w:rsid w:val="009E338D"/>
     <w:rsid w:val="009E44D0"/>
     <w:rsid w:val="009F0F19"/>
     <w:rsid w:val="009F747F"/>
     <w:rsid w:val="00A2164B"/>
     <w:rsid w:val="00A30B8A"/>
     <w:rsid w:val="00A30E82"/>
     <w:rsid w:val="00A31F39"/>
+    <w:rsid w:val="00A3711A"/>
     <w:rsid w:val="00A47B41"/>
     <w:rsid w:val="00A54679"/>
     <w:rsid w:val="00A54FAD"/>
     <w:rsid w:val="00A6190E"/>
     <w:rsid w:val="00A70FBD"/>
     <w:rsid w:val="00A92B0B"/>
     <w:rsid w:val="00A93334"/>
     <w:rsid w:val="00A93B94"/>
     <w:rsid w:val="00A96207"/>
     <w:rsid w:val="00AA459A"/>
     <w:rsid w:val="00AA5B7D"/>
     <w:rsid w:val="00AD34AC"/>
     <w:rsid w:val="00B2234D"/>
+    <w:rsid w:val="00B50835"/>
     <w:rsid w:val="00B52730"/>
     <w:rsid w:val="00B63C47"/>
     <w:rsid w:val="00B850F1"/>
     <w:rsid w:val="00B87123"/>
     <w:rsid w:val="00BC309C"/>
     <w:rsid w:val="00BD3AB8"/>
     <w:rsid w:val="00BD50BC"/>
     <w:rsid w:val="00BD7397"/>
     <w:rsid w:val="00BE0FB4"/>
     <w:rsid w:val="00BE1B7E"/>
     <w:rsid w:val="00C064A1"/>
     <w:rsid w:val="00C1395A"/>
     <w:rsid w:val="00C301FC"/>
     <w:rsid w:val="00C566B3"/>
     <w:rsid w:val="00C821B4"/>
+    <w:rsid w:val="00C9258D"/>
     <w:rsid w:val="00CA5712"/>
+    <w:rsid w:val="00CA57F6"/>
+    <w:rsid w:val="00CB770B"/>
     <w:rsid w:val="00CC644A"/>
+    <w:rsid w:val="00CD4DC2"/>
     <w:rsid w:val="00CE3022"/>
     <w:rsid w:val="00D0209A"/>
     <w:rsid w:val="00D03221"/>
     <w:rsid w:val="00D42B4A"/>
+    <w:rsid w:val="00D746BC"/>
     <w:rsid w:val="00D749AD"/>
     <w:rsid w:val="00D75869"/>
     <w:rsid w:val="00D77C8B"/>
     <w:rsid w:val="00D866FE"/>
     <w:rsid w:val="00D87406"/>
     <w:rsid w:val="00D90B86"/>
     <w:rsid w:val="00DA0843"/>
     <w:rsid w:val="00DB21FD"/>
+    <w:rsid w:val="00DD463E"/>
+    <w:rsid w:val="00DE1358"/>
+    <w:rsid w:val="00DE766A"/>
+    <w:rsid w:val="00DF4736"/>
     <w:rsid w:val="00E12887"/>
     <w:rsid w:val="00E27DCA"/>
     <w:rsid w:val="00E57809"/>
+    <w:rsid w:val="00E616E5"/>
     <w:rsid w:val="00E6535A"/>
     <w:rsid w:val="00E76E2A"/>
     <w:rsid w:val="00E962C5"/>
+    <w:rsid w:val="00EA3DCC"/>
     <w:rsid w:val="00EC18FA"/>
     <w:rsid w:val="00EC19F0"/>
     <w:rsid w:val="00ED58BA"/>
+    <w:rsid w:val="00F01E7D"/>
     <w:rsid w:val="00F1636E"/>
     <w:rsid w:val="00F307D9"/>
     <w:rsid w:val="00F33BCC"/>
     <w:rsid w:val="00F415C9"/>
     <w:rsid w:val="00F64C46"/>
     <w:rsid w:val="00F90DA4"/>
+    <w:rsid w:val="00FA1E42"/>
     <w:rsid w:val="00FA3015"/>
     <w:rsid w:val="00FC50B7"/>
     <w:rsid w:val="00FD0283"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -22824,75 +23141,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1535</Words>
-  <Characters>8751</Characters>
+  <Words>1591</Words>
+  <Characters>9073</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - 2023-24 Standing-Committees-Membership_10-24-23</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pitzer Staff</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10266</CharactersWithSpaces>
+  <CharactersWithSpaces>10643</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - 2023-24 Standing-Committees-Membership_10-24-23</dc:title>
   <dc:creator>josezu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-03-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft Word</vt:lpwstr>